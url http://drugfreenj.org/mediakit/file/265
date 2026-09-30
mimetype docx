--- v0 (2025-10-09)
+++ v1 (2026-09-30)
@@ -12,50 +12,52 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="2569A308" w14:textId="77777777" w:rsidR="00BE553B" w:rsidRDefault="002F5C57" w:rsidP="0039060C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00207996">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1729E22D" wp14:editId="20B7E3B0">
             <wp:extent cx="3603004" cy="1009281"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://drugfreenj.org/assets/_control/content/images/PDFNJ_logo(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -68,334 +70,344 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3603004" cy="1009281"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCD30AA" w14:textId="77777777" w:rsidR="00E07D88" w:rsidRPr="00BE553B" w:rsidRDefault="00FB1DC1" w:rsidP="00E07D88">
+    <w:p w14:paraId="639FCAE5" w14:textId="77777777" w:rsidR="00F466C1" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00F466C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BE553B">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Letter to the editor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B33194" w14:textId="7FDAAE80" w:rsidR="00D07EB3" w:rsidRDefault="00D07EB3" w:rsidP="00D835D0">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1093E3DF" w14:textId="4EB04561" w:rsidR="00E7429D" w:rsidRPr="00E7429D" w:rsidRDefault="00E7429D" w:rsidP="00E7429D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>New Jersey has made encouraging progress in reducing overdose deaths, but the opioid crisis is far from over. According to data from the New Jersey Office of the Chief State Medical Examin</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Last year, New Jersey and the nation took great strides in the fight against the opioid epidemic. Overdose deaths in the United States fell by 27 percent from 2023. There are many factors that contributed to this encouraging progress, including the role of everyday citizens becoming more educated about the risks of prescription opioids and their link to fentanyl.</w:t>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, the state recorded 1,312 suspected drug overdose deaths in 2025, a 27 percent decrease from 2024, with declines in nearly every county.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FDCCEB" w14:textId="074704E8" w:rsidR="00D835D0" w:rsidRPr="00D835D0" w:rsidRDefault="00D835D0" w:rsidP="00D835D0">
-[...41 lines deleted...]
-      <w:r w:rsidR="00D07EB3" w:rsidRPr="00D07EB3">
+    <w:p w14:paraId="1499AA9F" w14:textId="77777777" w:rsidR="00E7429D" w:rsidRPr="00E7429D" w:rsidRDefault="00E7429D" w:rsidP="00E7429D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, older adults continue to face serious risks. A </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00E7429D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>CDC report published in January 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> found that 8,195 Americans age 65 and older died from drug overdoses in 2024. This age group experienced the smallest decline in overdose death rates from the previous year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633499C" w14:textId="77777777" w:rsidR="00E7429D" w:rsidRPr="00E7429D" w:rsidRDefault="00E7429D" w:rsidP="00E7429D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Older adults may be managing chronic pain, multiple prescriptions and age-related changes in how their bodies process medication. Research also highlights the value of nonopioid options. A </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E7429D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>2025 clinical trial published in JAMA Network Open</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E7429D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involving 800 adults age 65 and older with chronic low back pain found meaningful improvements in pain-related disability after six months among 39 to 44 percent of participants receiving acupuncture alongside usual care, compared with 29 percent receiving usual care alone. These findings reinforce the importance of clear, accessible information about opioid safety and alternatives for managing pain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543D50B8" w14:textId="201EFC4B" w:rsidR="00F466C1" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00F466C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>On Tuesday, October 6, residents can take part in that effort during the 11</w:t>
+      </w:r>
+      <w:r w:rsidR="003665EA" w:rsidRPr="00E7429D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D835D0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> year, is dedicated to raising awareness and educating the public about the dangers of opioid misuse.</w:t>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual Knock Out Opioid Abuse Day. This statewide observance will bring communities together to raise awareness about opioid misuse, with a special focus this year on healthy aging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AB0366" w14:textId="73CF62A9" w:rsidR="00D835D0" w:rsidRPr="00D835D0" w:rsidRDefault="00D835D0" w:rsidP="00D835D0">
-[...23 lines deleted...]
-        <w:t>6 percent drop in drug overdose deaths, more than 1,800 New Jersey resident sided of an overdose. There is still much work to be done.</w:t>
+    <w:p w14:paraId="4F4E8A8B" w14:textId="77777777" w:rsidR="00F466C1" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00F466C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Throughout the month, organizations will distribute educational materials, set up information tables at community events, share prevention messages online and incorporate opioid education into local programs. They can also share information from the Partnership for a Drug-Free New Jersey’s Healthy Aging Campaign or host a screening of its educational video for older adults and their families about opioid risks and safer pain-management strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAE4A73" w14:textId="4185EDD6" w:rsidR="00D835D0" w:rsidRPr="00D835D0" w:rsidRDefault="00D835D0" w:rsidP="00D835D0">
-[...9 lines deleted...]
-        <w:t>Knock Out Opioid Abuse Day feature</w:t>
+    <w:p w14:paraId="1325DF53" w14:textId="53E1CADE" w:rsidR="00F466C1" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00F466C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Knock Out Opioid Abuse Day is held in partnership with the Governor’s Council on Substance Use Disorder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...17 lines deleted...]
-        <w:t>organization websites. The Partnership for a Drug-Free New Jersey’s Knock Out Opioid Abuse Day Learning Series offers valuable resources to help understand and address this epidemic. Additionally, many organizations will provide educational materials at community events throughout the state.</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the New Jersey Department of Human Services, Division of Mental Health and Addiction Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6B1B49" w14:textId="77777777" w:rsidR="00D835D0" w:rsidRPr="00D835D0" w:rsidRDefault="00D835D0" w:rsidP="00D835D0">
-[...9 lines deleted...]
-        <w:t>This initiative is a collaborative effort by the Partnership for a Drug-Free New Jersey, the Governor’s Council on Substance Use Disorder, the New Jersey Department of Human Services’ Division of Addiction Services, and the Community Coalition for a Safe and Healthy Morris.</w:t>
+    <w:p w14:paraId="2EF52B0D" w14:textId="77777777" w:rsidR="00F466C1" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00F466C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Everyone can contribute to this effort. Starting a conversation with an older family member, sharing trusted information, safely disposing of unused medications or learning how to recognize and respond to an overdose can help create a better-informed community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04027C97" w14:textId="77777777" w:rsidR="00D835D0" w:rsidRPr="00D835D0" w:rsidRDefault="00D835D0" w:rsidP="00D835D0">
-[...9 lines deleted...]
-        <w:t>We all have a role to play in preventing opioid abuse and supporting affected individuals and families. By participating in Knock Out Opioid Abuse Day, you can be part of the solution. Join us on October 6 and help make a difference.</w:t>
+    <w:p w14:paraId="0F4F6629" w14:textId="0908709F" w:rsidR="00B2554E" w:rsidRPr="00F466C1" w:rsidRDefault="00F466C1" w:rsidP="00B2554E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The decline in overdose deaths shows that New Jersey is moving in the right direction. Continuing that progress requires sustained attention and participation from all of us.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E46A97" w14:textId="77777777" w:rsidR="005A184E" w:rsidRDefault="00C97B39" w:rsidP="00E07D88">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27E46A97" w14:textId="77777777" w:rsidR="005A184E" w:rsidRPr="00F466C1" w:rsidRDefault="00C97B39" w:rsidP="00E07D88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00823960" w:rsidRPr="00823960">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00823960" w:rsidRPr="00F466C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>knockoutday.drugfreenj.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00823960">
+      <w:r w:rsidR="00823960" w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">for more information and to sign up to </w:t>
       </w:r>
-      <w:r w:rsidR="00315FA0">
+      <w:r w:rsidR="00315FA0" w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>participate</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00031817">
+      <w:r w:rsidR="00031817" w:rsidRPr="00F466C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D9EDF0" w14:textId="77777777" w:rsidR="00303448" w:rsidRPr="00E07D88" w:rsidRDefault="00303448" w:rsidP="00E07D88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4389C3D0" w14:textId="77777777" w:rsidR="00501490" w:rsidRDefault="00501490"/>
     <w:sectPr w:rsidR="00501490">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56752028"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D72B236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -516,118 +528,125 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E07D88"/>
     <w:rsid w:val="00031817"/>
     <w:rsid w:val="00067F90"/>
     <w:rsid w:val="000955C4"/>
     <w:rsid w:val="00121F23"/>
     <w:rsid w:val="00132D17"/>
     <w:rsid w:val="00144488"/>
     <w:rsid w:val="001555B9"/>
     <w:rsid w:val="00193DB9"/>
     <w:rsid w:val="001B0F65"/>
     <w:rsid w:val="00276DB0"/>
     <w:rsid w:val="002A4227"/>
     <w:rsid w:val="002B6390"/>
     <w:rsid w:val="002F5C57"/>
     <w:rsid w:val="00303448"/>
     <w:rsid w:val="00315FA0"/>
+    <w:rsid w:val="003665EA"/>
     <w:rsid w:val="0039060C"/>
     <w:rsid w:val="004A1ED2"/>
     <w:rsid w:val="0050046C"/>
     <w:rsid w:val="00501490"/>
     <w:rsid w:val="00544988"/>
     <w:rsid w:val="0056624D"/>
     <w:rsid w:val="005A184E"/>
     <w:rsid w:val="005B2151"/>
     <w:rsid w:val="005E1974"/>
     <w:rsid w:val="006563FC"/>
     <w:rsid w:val="00680613"/>
     <w:rsid w:val="00735741"/>
     <w:rsid w:val="00761238"/>
     <w:rsid w:val="00770271"/>
     <w:rsid w:val="007A5699"/>
     <w:rsid w:val="00823960"/>
     <w:rsid w:val="00843116"/>
     <w:rsid w:val="008A5F61"/>
     <w:rsid w:val="009413B5"/>
     <w:rsid w:val="009A64BB"/>
     <w:rsid w:val="00AC79FD"/>
     <w:rsid w:val="00B169AC"/>
+    <w:rsid w:val="00B207EF"/>
+    <w:rsid w:val="00B2554E"/>
+    <w:rsid w:val="00BB5E2C"/>
     <w:rsid w:val="00BE553B"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00C365C0"/>
     <w:rsid w:val="00C92E48"/>
     <w:rsid w:val="00C97B39"/>
     <w:rsid w:val="00CD510D"/>
     <w:rsid w:val="00D06836"/>
     <w:rsid w:val="00D07EB3"/>
     <w:rsid w:val="00D157D9"/>
     <w:rsid w:val="00D835D0"/>
     <w:rsid w:val="00D85B92"/>
+    <w:rsid w:val="00D927D4"/>
     <w:rsid w:val="00D9599D"/>
     <w:rsid w:val="00E05F66"/>
     <w:rsid w:val="00E07D88"/>
     <w:rsid w:val="00E23BF3"/>
     <w:rsid w:val="00E621B0"/>
     <w:rsid w:val="00E638A0"/>
+    <w:rsid w:val="00E73076"/>
+    <w:rsid w:val="00E7429D"/>
     <w:rsid w:val="00ED6B87"/>
+    <w:rsid w:val="00F466C1"/>
     <w:rsid w:val="00FB1DC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1206,56 +1225,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1615868012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://knockoutday.drugfreenj.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://knockoutday.drugfreenj.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12432643/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/products/databriefs/db549.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1480,75 +1500,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>363</Words>
-  <Characters>1772</Characters>
+  <Words>425</Words>
+  <Characters>2466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>352</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2050</CharactersWithSpaces>
+  <CharactersWithSpaces>2747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Media Coordinator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>31b8e8d23ec4904464ee3a1460bd18f0f0f7d628eb2431a48d7a315668d2fe2f</vt:lpwstr>
   </property>