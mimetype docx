--- v0 (2025-10-10)
+++ v1 (2026-10-02)
@@ -1,64 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00A81EED" w:rsidRPr="00433365" w:rsidRDefault="00775B4E" w:rsidP="00775B4E">
+    <w:p w14:paraId="7A17EE82" w14:textId="4F2A2453" w:rsidR="00A81EED" w:rsidRPr="00433365" w:rsidRDefault="00D332F1" w:rsidP="00775B4E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00E07ACA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00775B4E" w:rsidRPr="00E07ACA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E8ED1A" wp14:editId="4ADCFC53">
             <wp:extent cx="4185516" cy="942135"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://drugfreenj.org/assets/_control/content/images/PDFNJ_logo(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -66,151 +76,150 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4185516" cy="942135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00433365">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Add organization logo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D32A5" w:rsidRPr="00A81EED" w:rsidRDefault="002D32A5" w:rsidP="002D32A5">
+    <w:p w14:paraId="0325FA6D" w14:textId="77777777" w:rsidR="002D32A5" w:rsidRPr="00A81EED" w:rsidRDefault="002D32A5" w:rsidP="002D32A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR IMMEDIATE RELEASE: </w:t>
       </w:r>
       <w:r w:rsidR="003F6A23" w:rsidRPr="003F6A23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687CEF" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
+    <w:p w14:paraId="6304CB30" w14:textId="77777777" w:rsidR="00687CEF" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Contacts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisa Batitto, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00F31C34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>news@drugfreenj.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00687CEF" w:rsidRPr="00E8509E" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
+    <w:p w14:paraId="49F3D4FE" w14:textId="77777777" w:rsidR="00687CEF" w:rsidRPr="00E8509E" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ADD LOCAL CONTACT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81EED" w:rsidRPr="00775B4E" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
+    <w:p w14:paraId="2A3EFBFA" w14:textId="2F6DEFAF" w:rsidR="00A81EED" w:rsidRPr="00775B4E" w:rsidRDefault="00687CEF" w:rsidP="00687CEF">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2F96" w:rsidRPr="00EE2F96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
@@ -266,823 +275,455 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t>Resident</w:t>
       </w:r>
       <w:r w:rsidR="00E25612">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t>s/Students/Members]</w:t>
       </w:r>
       <w:r w:rsidR="00A81EED" w:rsidRPr="00E25612">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00775B4E" w:rsidRPr="00775B4E">
+      <w:r w:rsidR="00790FF8" w:rsidRPr="00790FF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
-        <w:t>Lead Effort</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A81EED" w:rsidRPr="00775B4E">
+        <w:t>Highlights Healthy Aging During Knock Out Opioid Abuse Day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D556848" w14:textId="1B70A626" w:rsidR="002F59F0" w:rsidRDefault="00EE2F96" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="35"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> to Knock Out Opioid Abuse  </w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>YOUR TOWN</w:t>
+      </w:r>
+      <w:r w:rsidR="002F59F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[Residents/members of your group(s)]</w:t>
+      </w:r>
+      <w:r w:rsidR="002F59F0" w:rsidRPr="00EE2F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00790FF8" w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[Residents/members of your group(s)] joined communities across New Jersey [Day you held outreach events] for the 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00226E87" w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00790FF8" w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual Knock Out Opioid Abuse Day, organized by the Partnership for a Drug-Free New Jersey (PDFNJ). This year’s statewide education and prevention event highlighted opioid safety and safer pain-management strategies for older adults, their caregivers and the professionals who work with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F59F0" w:rsidRDefault="00EE2F96" w:rsidP="00A81EED">
-[...30 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="608E706A" w14:textId="77777777" w:rsidR="008C4D68" w:rsidRDefault="008C4D68" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Write a sentence or two about what your group did (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>social media, virtual events</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00433365">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537B7FAD" w14:textId="77777777" w:rsidR="00433365" w:rsidRPr="008C4D68" w:rsidRDefault="00433365" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Include a quote from your volunteer organizer about the importance of Knock Out Opioid Abuse Day/why it’s important to share this information in the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8C68B8" w14:textId="727B0865" w:rsidR="00790FF8" w:rsidRPr="00790FF8" w:rsidRDefault="008C4D68" w:rsidP="00790FF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[YOUR TOWN</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>/SCHOOL/GROUP/etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00790FF8" w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>was one of many throughout the state that shared information about the risks of prescription opioids, their link to heroin and fentanyl, and the particular risks facing older adults. Participants included families, older adults and caregivers, health care and social service professionals, law enforcement personnel, county and local government officials, students, and community organizations across New Jersey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548EB82F" w14:textId="74FE123C" w:rsidR="00790FF8" w:rsidRPr="00790FF8" w:rsidRDefault="00790FF8" w:rsidP="00790FF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Knock Out Opioid Abuse Day is powered by people who bring important information directly into their own communities,” said Angelo M. Valente, executive director of the Partnership for a Drug-Free New Jersey. “This year, participants helped older adults and their families better understand opioid risks and safer approaches to pain management. We are grateful to everyone who made this statewide effort possible.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E689F8F" w14:textId="4BA2C9E9" w:rsidR="00D122A9" w:rsidRPr="00775B4E" w:rsidRDefault="00790FF8" w:rsidP="00790FF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In its 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00226E87" w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year, Knock Out Opioid Abuse Day increased residents’ understanding of the opioid crisis through a mobilization effort with a dual focus: educating physicians and raising awareness among New Jersey residents and families. This year’s educational components included information from PDFNJ’s Healthy Aging Campaign and a video for older adults and their families about opioid risks and safer pain-management strategies.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00787CD5">
-[...45 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knock Out </w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Opioid</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abuse Day is a project of the Partnership for a Drug-Free New Jersey, in cooperation with the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A50A3" w:rsidRPr="004A50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Governor’s Council on Substance Use Disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F59F0">
-[...18 lines deleted...]
-      <w:r w:rsidR="00B060A5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A50A3" w:rsidRPr="004A50A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the New Jersey Department of Human Services, Division of Mental Health and Addiction Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, with</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help from</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thousands of </w:t>
+      </w:r>
+      <w:r w:rsidR="002E74C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>people from</w:t>
+      </w:r>
+      <w:r w:rsidR="00D122A9" w:rsidRPr="00A81EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across the state. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078BBF6C" w14:textId="77777777" w:rsidR="00F9534C" w:rsidRDefault="000151BA" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000151BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">New Jersey recorded 1,312 suspected drug overdose deaths in 2025, a 27 percent decrease from 2024, with declines in nearly every county. Despite that progress, recent research underscores the risks facing older adults and the value of nonopioid pain-management options. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A81EED">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008C4D68" w:rsidRDefault="008C4D68" w:rsidP="00A81EED">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="7508B5EA" w14:textId="408D4B3A" w:rsidR="007F2D23" w:rsidRDefault="007F2D23" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007F2D23">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>CDC report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> published in January 2026 found that 8,195 Americans age 65 and older died from drug overdoses in 2024, and this age group experienced the smallest decline in overdose death rates from the previous year. A 2025 clinical trial published in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005323C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>JAMA Network Open</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involving 800 adults age 65 and older with chronic low back pain found meaningful improvements in pain-related disability after six months among 39 to 44 percent of participants </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>who received acupuncture alongside usual care, compared with 29 percent who received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F2D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usual care alone.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00433365" w:rsidRPr="008C4D68" w:rsidRDefault="00433365" w:rsidP="00A81EED">
-[...11 lines deleted...]
-        <w:t>Include a quote from your volunteer organizer about the importance of Knock Out Opioid Abuse Day/why it’s important to share this information in the community</w:t>
+    <w:p w14:paraId="5C0F94C9" w14:textId="74C9993D" w:rsidR="00433365" w:rsidRDefault="00433365" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>If you have any more information on your outreach efforts, you can add it here</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35FC5" w:rsidRDefault="008C4D68" w:rsidP="00A81EED">
-[...108 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5CCBCDF1" w14:textId="503B081E" w:rsidR="00433365" w:rsidRPr="00433365" w:rsidRDefault="00433365" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include another quote </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF18FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B060A5" w:rsidRDefault="0003137A" w:rsidP="00A81EED">
-[...431 lines deleted...]
-    <w:p w:rsidR="004D7942" w:rsidRPr="000C2C46" w:rsidRDefault="004D7942" w:rsidP="00EA2BFD">
+    <w:p w14:paraId="11A8781C" w14:textId="77777777" w:rsidR="004D7942" w:rsidRPr="000C2C46" w:rsidRDefault="004D7942" w:rsidP="00EA2BFD">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C2C46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006777B6" w:rsidRPr="003D76C1" w:rsidRDefault="006777B6" w:rsidP="006777B6">
+    <w:p w14:paraId="071490AF" w14:textId="1871C977" w:rsidR="006777B6" w:rsidRPr="003D76C1" w:rsidRDefault="006777B6" w:rsidP="006777B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Best known for its statewide </w:t>
       </w:r>
       <w:r w:rsidR="006B3DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -1145,51 +786,62 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Partnership has garnered </w:t>
       </w:r>
       <w:r w:rsidR="008B26F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>237</w:t>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00790FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dvertising and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1346,297 +998,316 @@
         <w:t xml:space="preserve">tatewide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>media o</w:t>
       </w:r>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rganizations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C374DF" w:rsidRPr="00A81EED" w:rsidRDefault="00C374DF" w:rsidP="00A81EED">
+    <w:p w14:paraId="3AFF3A21" w14:textId="77777777" w:rsidR="00C374DF" w:rsidRPr="00A81EED" w:rsidRDefault="00C374DF" w:rsidP="00A81EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C374DF" w:rsidRPr="00A81EED">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00006ADB" w:rsidRDefault="00006ADB">
+    <w:p w14:paraId="3BAFCA6C" w14:textId="77777777" w:rsidR="007D3F3A" w:rsidRDefault="007D3F3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00006ADB" w:rsidRDefault="00006ADB">
+    <w:p w14:paraId="1EF14B63" w14:textId="77777777" w:rsidR="007D3F3A" w:rsidRDefault="007D3F3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00006ADB" w:rsidRDefault="00006ADB">
+    <w:p w14:paraId="54A9D306" w14:textId="77777777" w:rsidR="007D3F3A" w:rsidRDefault="007D3F3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00006ADB" w:rsidRDefault="00006ADB">
+    <w:p w14:paraId="446A114B" w14:textId="77777777" w:rsidR="007D3F3A" w:rsidRDefault="007D3F3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D32A5"/>
     <w:rsid w:val="00000A22"/>
     <w:rsid w:val="00005E66"/>
     <w:rsid w:val="00006ADB"/>
+    <w:rsid w:val="000151BA"/>
     <w:rsid w:val="000239A7"/>
     <w:rsid w:val="0003137A"/>
     <w:rsid w:val="00053A50"/>
     <w:rsid w:val="0007224D"/>
     <w:rsid w:val="000805F4"/>
     <w:rsid w:val="00086295"/>
+    <w:rsid w:val="000B05F9"/>
     <w:rsid w:val="001003E1"/>
     <w:rsid w:val="00162393"/>
     <w:rsid w:val="001A4EF1"/>
     <w:rsid w:val="001A5F08"/>
     <w:rsid w:val="00216FEE"/>
     <w:rsid w:val="0022163D"/>
+    <w:rsid w:val="00226E87"/>
     <w:rsid w:val="002A5693"/>
     <w:rsid w:val="002C311D"/>
     <w:rsid w:val="002C3F62"/>
     <w:rsid w:val="002D32A5"/>
+    <w:rsid w:val="002D6520"/>
     <w:rsid w:val="002E74C4"/>
     <w:rsid w:val="002F59F0"/>
     <w:rsid w:val="002F6929"/>
     <w:rsid w:val="003D0145"/>
     <w:rsid w:val="003F45D1"/>
     <w:rsid w:val="003F6A23"/>
     <w:rsid w:val="00433365"/>
     <w:rsid w:val="004402CD"/>
+    <w:rsid w:val="004A50A3"/>
     <w:rsid w:val="004C2D4B"/>
     <w:rsid w:val="004D7942"/>
     <w:rsid w:val="004E1D8F"/>
     <w:rsid w:val="004E522C"/>
     <w:rsid w:val="00504092"/>
     <w:rsid w:val="00511762"/>
     <w:rsid w:val="00524BE3"/>
+    <w:rsid w:val="005323C3"/>
+    <w:rsid w:val="00553338"/>
     <w:rsid w:val="005610F0"/>
     <w:rsid w:val="005900E9"/>
     <w:rsid w:val="006442C9"/>
     <w:rsid w:val="006777B6"/>
     <w:rsid w:val="00687CEF"/>
+    <w:rsid w:val="006A6545"/>
     <w:rsid w:val="006B3DB3"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="006E736A"/>
+    <w:rsid w:val="00705540"/>
     <w:rsid w:val="00775B4E"/>
     <w:rsid w:val="00787CD5"/>
+    <w:rsid w:val="00790FF8"/>
     <w:rsid w:val="007C4D58"/>
+    <w:rsid w:val="007D3F3A"/>
     <w:rsid w:val="007E31EF"/>
+    <w:rsid w:val="007F2D23"/>
     <w:rsid w:val="00801543"/>
     <w:rsid w:val="008027C5"/>
     <w:rsid w:val="00863AFC"/>
     <w:rsid w:val="00875F2F"/>
     <w:rsid w:val="00880773"/>
     <w:rsid w:val="008B26F1"/>
     <w:rsid w:val="008C4D68"/>
     <w:rsid w:val="008E0071"/>
     <w:rsid w:val="008E1AEA"/>
+    <w:rsid w:val="00923024"/>
     <w:rsid w:val="009452B3"/>
     <w:rsid w:val="00946E95"/>
     <w:rsid w:val="00974FDD"/>
     <w:rsid w:val="00995AE9"/>
     <w:rsid w:val="009971DB"/>
     <w:rsid w:val="009A7615"/>
     <w:rsid w:val="009B1B0C"/>
+    <w:rsid w:val="009E5323"/>
+    <w:rsid w:val="00A312FF"/>
     <w:rsid w:val="00A81EED"/>
     <w:rsid w:val="00A954EC"/>
     <w:rsid w:val="00AD622D"/>
+    <w:rsid w:val="00AF18FD"/>
     <w:rsid w:val="00AF4245"/>
     <w:rsid w:val="00B02BFD"/>
     <w:rsid w:val="00B060A5"/>
     <w:rsid w:val="00B072E3"/>
     <w:rsid w:val="00B34320"/>
     <w:rsid w:val="00B473B9"/>
     <w:rsid w:val="00B83A87"/>
     <w:rsid w:val="00BA7108"/>
     <w:rsid w:val="00BE31EB"/>
     <w:rsid w:val="00C35FC5"/>
     <w:rsid w:val="00C374DF"/>
     <w:rsid w:val="00C97AEF"/>
     <w:rsid w:val="00CC18F4"/>
     <w:rsid w:val="00D028D4"/>
     <w:rsid w:val="00D122A9"/>
+    <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D86135"/>
     <w:rsid w:val="00DB136F"/>
     <w:rsid w:val="00DC1C2B"/>
     <w:rsid w:val="00DD2FF2"/>
     <w:rsid w:val="00E00228"/>
     <w:rsid w:val="00E0576C"/>
     <w:rsid w:val="00E25612"/>
     <w:rsid w:val="00EA2BFD"/>
     <w:rsid w:val="00EE2F96"/>
     <w:rsid w:val="00EE57A1"/>
     <w:rsid w:val="00F16FCA"/>
     <w:rsid w:val="00F31C0D"/>
+    <w:rsid w:val="00F9534C"/>
+    <w:rsid w:val="00FC414B"/>
     <w:rsid w:val="00FC7198"/>
     <w:rsid w:val="00FD6B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5770AC3F"/>
+  <w14:docId w14:val="355EAFCB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9AAD3F48-B62E-41E1-8FD4-C882F2859950}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2046,62 +1717,171 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81EED"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E25612"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00226E87"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00226E87"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00226E87"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00226E87"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00226E87"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00226E87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00226E87"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F2D23"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@drugfreenj.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/products/databriefs/db549.htm?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@drugfreenj.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12432643/?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2326,69 +2106,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>596</Words>
-  <Characters>3115</Characters>
+  <Words>648</Words>
+  <Characters>3765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>389</Lines>
-  <Paragraphs>154</Paragraphs>
+  <Lines>537</Lines>
+  <Paragraphs>220</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3557</CharactersWithSpaces>
+  <CharactersWithSpaces>4193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Media Coordinator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>60696a2a-4439-44a7-a925-5ecf0a5afece</vt:lpwstr>
+  </property>
+</Properties>
+</file>