--- v0 (2025-10-10)
+++ v1 (2026-10-02)
@@ -3,61 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="763CFAAE" w14:textId="77777777" w:rsidR="00A81EED" w:rsidRPr="00A81EED" w:rsidRDefault="00CE52AD" w:rsidP="00F13811">
+    <w:p w14:paraId="763CFAAE" w14:textId="3FBA0D15" w:rsidR="00A81EED" w:rsidRPr="00A81EED" w:rsidRDefault="00CE52AD" w:rsidP="00F13811">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E07ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A37E765" wp14:editId="1EEE6AB0">
             <wp:extent cx="4185516" cy="942135"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://drugfreenj.org/assets/_control/content/images/PDFNJ_logo(1).jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -69,958 +71,568 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4185516" cy="942135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084363D" w:rsidRPr="003475EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Add organization logo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C69D83B" w14:textId="36AD1E25" w:rsidR="002D32A5" w:rsidRPr="00A81EED" w:rsidRDefault="002D32A5" w:rsidP="002D32A5">
+    <w:p w14:paraId="1C69D83B" w14:textId="735E154C" w:rsidR="002D32A5" w:rsidRPr="00A81EED" w:rsidRDefault="002D32A5" w:rsidP="002D32A5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">FOR IMMEDIATE RELEASE: </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>FOR IMMEDIATE RELEASE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>[DATE]</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00826A04" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>[DATE]</w:t>
+      </w:r>
+      <w:r w:rsidR="002F59F0" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058476F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00452369">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239912F2" w14:textId="77777777" w:rsidR="00F0703F" w:rsidRDefault="002D32A5" w:rsidP="007170F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Contacts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81EED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F0703F" w:rsidRPr="00F0703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lisa Batitto, </w:t>
+        <w:t xml:space="preserve">Lisa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F0703F" w:rsidRPr="00F0703F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Batitto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F0703F" w:rsidRPr="00F0703F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00F0703F" w:rsidRPr="00F31C34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>news@drugfreenj.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42789AA4" w14:textId="77777777" w:rsidR="00E8509E" w:rsidRPr="00E8509E" w:rsidRDefault="00E8509E" w:rsidP="007170F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>ADD LOCAL CONTACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D15F6B" w14:textId="77777777" w:rsidR="007170F6" w:rsidRPr="00A81EED" w:rsidRDefault="007170F6" w:rsidP="007170F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26465D8B" w14:textId="77777777" w:rsidR="00A81EED" w:rsidRPr="00A81EED" w:rsidRDefault="002F59F0" w:rsidP="00A81EED">
+    <w:p w14:paraId="478567F3" w14:textId="77777777" w:rsidR="00155CF1" w:rsidRDefault="002F59F0" w:rsidP="00155CF1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>[TOWN</w:t>
       </w:r>
-      <w:r w:rsidR="005900E9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="005900E9" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/COUNTY</w:t>
       </w:r>
-      <w:r w:rsidR="00253DB8">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00253DB8" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/ORGANIZATION</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00BE31EB">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00BE31EB" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2D41">
+      <w:r w:rsidR="00155CF1" w:rsidRPr="00155CF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joins Fight </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Knock Out Opioid Abuse </w:t>
+        <w:t>to Highlight Healthy Aging on Knock Out Opioid Abuse Day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747F76E2" w14:textId="2EE92A28" w:rsidR="002F59F0" w:rsidRDefault="002F59F0" w:rsidP="00A81EED">
+    <w:p w14:paraId="45783BD2" w14:textId="1C9A2FA3" w:rsidR="00155CF1" w:rsidRDefault="002F59F0" w:rsidP="00A81EED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERT TOWN </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">INSERT TOWN — </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> against the statewide opioid crisis by participating in</w:t>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:r w:rsidR="00253DB8" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[TOWN/COUNTY/ORGANIZATION] </w:t>
+      </w:r>
+      <w:r w:rsidR="00155CF1" w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>has announced that it will join communities across New Jersey in the 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00883811" w:rsidRPr="00360A21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00155CF1" w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual Knock Out Opioid Abuse Day on Tuesday, October 6. Organized by the Partnership for a Drug-Free New Jersey (PDFNJ), this year’s statewide education and prevention event will highlight opioid safety and safer pain</w:t>
+      </w:r>
+      <w:r w:rsidR="00883811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00155CF1" w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>management strategies for older adults, their caregivers and the professionals who work with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5900B0B0" w14:textId="66CC44CC" w:rsidR="00A81EED" w:rsidRPr="0084363D" w:rsidRDefault="00A81EED" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>INSERT LOCAL INFORMATION ON OUTREACH</w:t>
+      </w:r>
+      <w:r w:rsidR="003C750D" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>: WHAT WILL YOUR GROUP BE DOING? HOW MANY PEOPLE WILL BE PARTICIPATIN</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8509E" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>G? WHAT OTHER GROUPS WILL YOU BE WORKING WITH?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A87420F" w14:textId="77777777" w:rsidR="00000A22" w:rsidRPr="0084363D" w:rsidRDefault="00000A22" w:rsidP="00A81EED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>INSERT QUOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="003C750D" w:rsidRPr="0084363D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FROM LOCAL ORGANIZER OR LEADER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5270D332" w14:textId="2F84BB00" w:rsidR="00155CF1" w:rsidRPr="00155CF1" w:rsidRDefault="00155CF1" w:rsidP="00155CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Knock Out Opioid Abuse Day increases awareness of the opioid crisis through a mobilization effort with a dual focus: educating physicians and raising awareness among New Jersey residents and families. This year’s Healthy Aging focus reflects the risks facing older adults, who may be managing chronic pain, multiple prescriptions and age-related changes in how their bodies process medication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2297EE" w14:textId="1206CBEA" w:rsidR="00155CF1" w:rsidRPr="00155CF1" w:rsidRDefault="00155CF1" w:rsidP="00155CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Prevention, education and awareness span the entire life span. Aging adults, particularly those 55 and older, are often overlooked in conversations about the opioid crisis,” said Angelo M. Valente, executive director of PDFNJ. “Knock Out Opioid Abuse Day gives communities an opportunity to raise awareness and educate aging adults and their families by providing practical information about opioid safety and pain management.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394F837D" w14:textId="652652E9" w:rsidR="00155CF1" w:rsidRPr="00155CF1" w:rsidRDefault="00155CF1" w:rsidP="00155CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communities can participate by distributing educational materials, setting up information tables at local events, sharing prevention messages through newsletters and social media, or incorporating opioid education into existing programs. Groups can also share information from PDFNJ’s Healthy Aging Campaign or host a screening of its educational video for older adults and their families about opioid risks and safer pain-management strategies. The video and related resources are available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00DD5073">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>NJHealthyAging.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA6CA1B" w14:textId="4F8D0A12" w:rsidR="00696B4F" w:rsidRDefault="00696B4F" w:rsidP="00155CF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Jersey has made encouraging progress in reducing overdose deaths. According to data from the New Jersey Office of the Chief State Medical Examiner, the state recorded 1,312 suspected drug overdose deaths in 2025, a 27 percent decrease from 2024, with declines in nearly every county. However, older adults continue to face serious risks. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">The report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cited 365 suspected overdose deaths among New Jersey </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>residents age 55 and older. Nationally, 36 percent of adults age 65 and older experience chronic pain, and approximately 12.8 percent fill at least one outpatient opioid prescription annually.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5900B0B0" w14:textId="77777777" w:rsidR="00A81EED" w:rsidRDefault="00A81EED" w:rsidP="00A81EED">
+    <w:p w14:paraId="704C903E" w14:textId="53736998" w:rsidR="002F59F0" w:rsidRDefault="00155CF1" w:rsidP="00155CF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81EED">
-[...48 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Knock Out Opioid Abuse Day is a project of the Partnership for a Drug-Free New Jersey, in cooperation with the Governor’s Council on Substance Use Disorder </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Knock Out Opioid Abuse Day</w:t>
-[...11 lines deleted...]
-        <w:t>Monday</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the New Jersey Department of Human Services, Division of Mental Health and Addiction Services, with help from thousands of participants across the state.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="00F13811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...492 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F13811">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BD6A31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00BD6A31" w:rsidRPr="00823960">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>knockoutday.drugfreenj.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD6A31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information and to sign up to participate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444689DE" w14:textId="77777777" w:rsidR="004D7942" w:rsidRPr="000C2C46" w:rsidRDefault="004D7942" w:rsidP="00EA2BFD">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C2C46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6123E07D" w14:textId="77777777" w:rsidR="006777B6" w:rsidRPr="003D76C1" w:rsidRDefault="006777B6" w:rsidP="006777B6">
+    <w:p w14:paraId="6123E07D" w14:textId="6A2AF04C" w:rsidR="006777B6" w:rsidRPr="003D76C1" w:rsidRDefault="006777B6" w:rsidP="006777B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Best known for its statewide </w:t>
       </w:r>
       <w:r w:rsidR="006B3DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -1083,51 +695,84 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Partnership has garnered </w:t>
       </w:r>
       <w:r w:rsidR="00253EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">226 </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00155CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00253EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003D76C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dvertising and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1305,257 +950,290 @@
         </w:rPr>
         <w:t>rganizations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38680941" w14:textId="77777777" w:rsidR="00C374DF" w:rsidRPr="00A81EED" w:rsidRDefault="00C374DF" w:rsidP="00A81EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C374DF" w:rsidRPr="00A81EED">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B416C51" w14:textId="77777777" w:rsidR="00C92686" w:rsidRDefault="00C92686">
+    <w:p w14:paraId="4FBDB288" w14:textId="77777777" w:rsidR="005D407C" w:rsidRDefault="005D407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C23E1CA" w14:textId="77777777" w:rsidR="00C92686" w:rsidRDefault="00C92686">
+    <w:p w14:paraId="5A459F11" w14:textId="77777777" w:rsidR="005D407C" w:rsidRDefault="005D407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="107678A4" w14:textId="77777777" w:rsidR="00C92686" w:rsidRDefault="00C92686">
+    <w:p w14:paraId="1C721FFF" w14:textId="77777777" w:rsidR="005D407C" w:rsidRDefault="005D407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CEDC02D" w14:textId="77777777" w:rsidR="00C92686" w:rsidRDefault="00C92686">
+    <w:p w14:paraId="42A424E3" w14:textId="77777777" w:rsidR="005D407C" w:rsidRDefault="005D407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D32A5"/>
     <w:rsid w:val="00000A22"/>
     <w:rsid w:val="00005E66"/>
     <w:rsid w:val="000239A7"/>
     <w:rsid w:val="00053A50"/>
     <w:rsid w:val="0007224D"/>
     <w:rsid w:val="000805F4"/>
+    <w:rsid w:val="000B05F9"/>
     <w:rsid w:val="00115C15"/>
     <w:rsid w:val="00121DCD"/>
+    <w:rsid w:val="00155CF1"/>
     <w:rsid w:val="00162393"/>
     <w:rsid w:val="0017577A"/>
     <w:rsid w:val="001A4EF1"/>
     <w:rsid w:val="001B1B9E"/>
+    <w:rsid w:val="001B3E16"/>
     <w:rsid w:val="001B6AE9"/>
     <w:rsid w:val="001C4AEE"/>
     <w:rsid w:val="001E3FA6"/>
     <w:rsid w:val="00216FEE"/>
     <w:rsid w:val="0022163D"/>
     <w:rsid w:val="00236BBE"/>
     <w:rsid w:val="0024155B"/>
     <w:rsid w:val="00253DB8"/>
     <w:rsid w:val="00253EB5"/>
     <w:rsid w:val="002A48DA"/>
     <w:rsid w:val="002A5693"/>
     <w:rsid w:val="002C311D"/>
     <w:rsid w:val="002D32A5"/>
     <w:rsid w:val="002D6A01"/>
     <w:rsid w:val="002F30BB"/>
     <w:rsid w:val="002F59F0"/>
     <w:rsid w:val="002F6F62"/>
     <w:rsid w:val="00324F6D"/>
+    <w:rsid w:val="003475EB"/>
+    <w:rsid w:val="00360A21"/>
     <w:rsid w:val="00373A8D"/>
     <w:rsid w:val="003C750D"/>
+    <w:rsid w:val="00427ECE"/>
     <w:rsid w:val="004402CD"/>
+    <w:rsid w:val="004418AC"/>
     <w:rsid w:val="0045144E"/>
     <w:rsid w:val="00452369"/>
     <w:rsid w:val="004758C9"/>
     <w:rsid w:val="00495110"/>
     <w:rsid w:val="004B585E"/>
     <w:rsid w:val="004D7942"/>
     <w:rsid w:val="00504092"/>
+    <w:rsid w:val="00554F72"/>
     <w:rsid w:val="0055510A"/>
     <w:rsid w:val="0058476F"/>
     <w:rsid w:val="005900E9"/>
+    <w:rsid w:val="005D407C"/>
+    <w:rsid w:val="0062543B"/>
     <w:rsid w:val="0062702A"/>
+    <w:rsid w:val="00636C76"/>
     <w:rsid w:val="00653064"/>
     <w:rsid w:val="00671286"/>
     <w:rsid w:val="006777B6"/>
+    <w:rsid w:val="00696B4F"/>
     <w:rsid w:val="006B25BC"/>
     <w:rsid w:val="006B3DB3"/>
     <w:rsid w:val="006E736A"/>
+    <w:rsid w:val="00701042"/>
     <w:rsid w:val="007170F6"/>
     <w:rsid w:val="007C4D58"/>
     <w:rsid w:val="007D31A5"/>
     <w:rsid w:val="007F6ED3"/>
     <w:rsid w:val="00801543"/>
     <w:rsid w:val="008027C5"/>
     <w:rsid w:val="0080520E"/>
     <w:rsid w:val="00821926"/>
     <w:rsid w:val="00826A04"/>
+    <w:rsid w:val="0084363D"/>
+    <w:rsid w:val="00883811"/>
     <w:rsid w:val="008C4C82"/>
     <w:rsid w:val="008E0071"/>
     <w:rsid w:val="008E0B75"/>
     <w:rsid w:val="008E1AEA"/>
     <w:rsid w:val="00903BC5"/>
     <w:rsid w:val="00925E78"/>
     <w:rsid w:val="00932961"/>
     <w:rsid w:val="00946E95"/>
     <w:rsid w:val="00985A2C"/>
     <w:rsid w:val="00995AE9"/>
     <w:rsid w:val="009B0948"/>
     <w:rsid w:val="009B1B0C"/>
     <w:rsid w:val="009E352A"/>
+    <w:rsid w:val="00A33523"/>
     <w:rsid w:val="00A55632"/>
     <w:rsid w:val="00A81EED"/>
     <w:rsid w:val="00A86711"/>
     <w:rsid w:val="00A954EC"/>
+    <w:rsid w:val="00A961D3"/>
     <w:rsid w:val="00AD622D"/>
     <w:rsid w:val="00B02BFD"/>
     <w:rsid w:val="00B34320"/>
     <w:rsid w:val="00B473B9"/>
+    <w:rsid w:val="00B505B7"/>
     <w:rsid w:val="00B73D3A"/>
     <w:rsid w:val="00BA7108"/>
+    <w:rsid w:val="00BB5E2C"/>
     <w:rsid w:val="00BB7EAC"/>
     <w:rsid w:val="00BD6A31"/>
     <w:rsid w:val="00BE31EB"/>
     <w:rsid w:val="00C30023"/>
     <w:rsid w:val="00C374DF"/>
     <w:rsid w:val="00C55E4D"/>
+    <w:rsid w:val="00C91C71"/>
     <w:rsid w:val="00C92686"/>
+    <w:rsid w:val="00CB7194"/>
     <w:rsid w:val="00CC18F4"/>
     <w:rsid w:val="00CE52AD"/>
     <w:rsid w:val="00CF0E72"/>
     <w:rsid w:val="00CF71B9"/>
     <w:rsid w:val="00D028D4"/>
+    <w:rsid w:val="00D35209"/>
     <w:rsid w:val="00D7103F"/>
     <w:rsid w:val="00DD2D41"/>
+    <w:rsid w:val="00DD5073"/>
+    <w:rsid w:val="00DF5C39"/>
     <w:rsid w:val="00E00228"/>
     <w:rsid w:val="00E0576C"/>
     <w:rsid w:val="00E8509E"/>
+    <w:rsid w:val="00E903A0"/>
     <w:rsid w:val="00EA2BFD"/>
     <w:rsid w:val="00EE01B6"/>
     <w:rsid w:val="00EF1286"/>
     <w:rsid w:val="00F0703F"/>
     <w:rsid w:val="00F13811"/>
     <w:rsid w:val="00F16FCA"/>
     <w:rsid w:val="00F31C0D"/>
     <w:rsid w:val="00F47B52"/>
+    <w:rsid w:val="00F736B9"/>
     <w:rsid w:val="00FC203E"/>
     <w:rsid w:val="00FC7198"/>
     <w:rsid w:val="00FD6B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1994,77 +1672,186 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A81EED"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007170F6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00155CF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00883811"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00883811"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00883811"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00883811"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00883811"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00883811"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00883811"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="506213760">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://knockoutday.drugfreenj.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@drugfreenj.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\lisab\Downloads\NJHealthyAging.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:news@drugfreenj.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://knockoutday.drugfreenj.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2289,75 +2076,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>592</Words>
-  <Characters>2891</Characters>
+  <Words>595</Words>
+  <Characters>3456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>493</Lines>
+  <Paragraphs>202</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3344</CharactersWithSpaces>
+  <CharactersWithSpaces>3849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Media Coordinator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e7c741d532d229bee35b641df5eaf1de0da286c40245ea7116806f7af0a868bf</vt:lpwstr>
   </property>